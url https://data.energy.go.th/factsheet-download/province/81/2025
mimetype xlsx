--- v0 (2026-02-04)
+++ v1 (2026-06-21)
@@ -20,51 +20,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="สรุป" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_GoBack" localSheetId="0">สรุป!#REF!</definedName>
     <definedName name="LOCAL_MYSQL_DATE_FORMAT">REPT(LOCAL_YEAR_FORMAT,4)&amp;LOCAL_DATE_SEPARATOR&amp;REPT(LOCAL_MONTH_FORMAT,2)&amp;LOCAL_DATE_SEPARATOR&amp;REPT(LOCAL_DAY_FORMAT,2)&amp;" "&amp;REPT(LOCAL_HOUR_FORMAT,2)&amp;LOCAL_TIME_SEPARATOR&amp;REPT(LOCAL_MINUTE_FORMAT,2)&amp;LOCAL_TIME_SEPARATOR&amp;REPT(LOCAL_SECOND_FORMAT,2)</definedName>
     <definedName name="ฟ">REPT(LOCAL_YEAR_FORMAT,4)&amp;LOCAL_DATE_SEPARATOR&amp;REPT(LOCAL_MONTH_FORMAT,2)&amp;LOCAL_DATE_SEPARATOR&amp;REPT(LOCAL_DAY_FORMAT,2)&amp;" "&amp;REPT(LOCAL_HOUR_FORMAT,2)&amp;LOCAL_TIME_SEPARATOR&amp;REPT(LOCAL_MINUTE_FORMAT,2)&amp;LOCAL_TIME_SEPARATOR&amp;REPT(LOCAL_SECOND_FORMAT,2)</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'สรุป'!$A$1:$J$87</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="128">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="129">
   <si>
     <t xml:space="preserve">Provincial Energy Fact sheet : </t>
   </si>
   <si>
     <t>กระบี่</t>
   </si>
   <si>
     <t>1. ข้อมูลทั่วไป</t>
   </si>
   <si>
     <t>ข้อมูล ณ สิ้นปี 2568</t>
   </si>
   <si>
     <t>GPP 0.00 ล้านบาท (ณ สิ้นปี 2568)</t>
   </si>
   <si>
     <t>พื้นที่ - ตร.กม.</t>
   </si>
   <si>
     <t>จำนวนครัวเรือนที่ไม่มีไฟฟ้าใช้ 0 ครัวเรือน</t>
   </si>
   <si>
     <t>จำนวนประชากร 0 คน</t>
   </si>
   <si>
@@ -86,90 +86,93 @@
     <t>2. ปริมาณการใช้พลังงานเชิงพาณิชย์ (ข้อมูล ณ สิ้นปี 2568)</t>
   </si>
   <si>
     <t>7. โครงสร้างพื้นฐานด้านพลังงาน</t>
   </si>
   <si>
     <t>กำลังผลิตติดตั้ง (MW)</t>
   </si>
   <si>
     <t>ปริมาณการใช้
 (หน่วยกายภาพ)</t>
   </si>
   <si>
     <t>ปริมาณการใช้ (ktoe/ปี)</t>
   </si>
   <si>
     <t>(ณ สิ้นปี 2568)</t>
   </si>
   <si>
     <t>ไฟฟ้า</t>
   </si>
   <si>
     <t>0.00  kWh/ปี</t>
   </si>
   <si>
+    <t>IPS  แห่ง</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>น้ำมันเบนซิน</t>
+  </si>
+  <si>
+    <t>0.00  ลิตร/วัน</t>
+  </si>
+  <si>
+    <t>DEDE  แห่ง</t>
+  </si>
+  <si>
+    <t>น้ำมันดีเซล</t>
+  </si>
+  <si>
     <t>กฟผ.  แห่ง</t>
   </si>
   <si>
-    <t>-</t>
-[...5 lines deleted...]
-    <t>0.00  ลิตร/วัน</t>
+    <t>LPG</t>
+  </si>
+  <si>
+    <t>0.00  กิโลกรัม/วัน</t>
   </si>
   <si>
     <t>กฟภ.  แห่ง</t>
   </si>
   <si>
-    <t>น้ำมันดีเซล</t>
+    <t>NGV</t>
+  </si>
+  <si>
+    <t>-  ตัน/วัน</t>
   </si>
   <si>
     <t>IPP  แห่ง</t>
   </si>
   <si>
-    <t>LPG</t>
-[...2 lines deleted...]
-    <t>0.00  กิโลกรัม/วัน</t>
+    <t>รวม</t>
   </si>
   <si>
     <t>SPP  แห่ง</t>
-  </si>
-[...10 lines deleted...]
-    <t>รวม</t>
   </si>
   <si>
     <t>3. ปริมาณการใช้พลังไฟฟ้าสูงสุด (ข้อมูล ณ สิ้นปี 2568)</t>
   </si>
   <si>
     <t>ท่อก๊าซ - เส้น</t>
   </si>
   <si>
     <t>ความยาวรวม - กิโลเมตร</t>
   </si>
   <si>
     <t>ไม่ได้เก็บข้อมูล</t>
   </si>
   <si>
     <t>คลังน้ำมัน - แห่ง</t>
   </si>
   <si>
     <t>- ลิตร</t>
   </si>
   <si>
     <t>4. ปริมาณการใช้พลังงานไฟฟ้า รายสาขา (ข้อมูล ณ สิ้นปี 2568)</t>
   </si>
   <si>
     <t>พื้นที่สัมปทานปิโตรเลียม - แปลง</t>
   </si>
@@ -1842,940 +1845,940 @@
       <c r="G14" s="42" t="s">
         <v>33</v>
       </c>
       <c r="H14" s="127" t="s">
         <v>22</v>
       </c>
       <c r="I14" s="127"/>
       <c r="J14" s="127"/>
       <c r="K14" s="61"/>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" s="70" t="s">
         <v>34</v>
       </c>
       <c r="B15" s="106" t="s">
         <v>22</v>
       </c>
       <c r="C15" s="106"/>
       <c r="D15" s="83">
         <f>SUM(D10:D14)</f>
         <v>0</v>
       </c>
       <c r="E15" s="83"/>
       <c r="F15" s="58"/>
       <c r="G15" s="70" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="H15" s="83">
         <v>0.0</v>
       </c>
       <c r="I15" s="83"/>
       <c r="J15" s="83"/>
       <c r="K15" s="61"/>
     </row>
     <row r="16" spans="1:26" customHeight="1" ht="30.75">
       <c r="A16" s="88" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B16" s="89"/>
       <c r="C16" s="89"/>
       <c r="D16" s="89"/>
       <c r="E16" s="90"/>
       <c r="F16" s="58"/>
       <c r="G16" s="2" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="H16" s="121" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="I16" s="121"/>
       <c r="J16" s="121"/>
       <c r="K16" s="61"/>
     </row>
     <row r="17" spans="1:26" customHeight="1" ht="28.5">
       <c r="A17" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="122"/>
       <c r="E17" s="123"/>
       <c r="F17" s="58"/>
       <c r="G17" s="2" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="H17" s="121" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="I17" s="121"/>
       <c r="J17" s="121"/>
       <c r="K17" s="61"/>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" s="124" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B18" s="125"/>
       <c r="C18" s="125"/>
       <c r="D18" s="125"/>
       <c r="E18" s="126"/>
       <c r="F18" s="58"/>
       <c r="G18" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="H18" s="121" t="s">
         <v>22</v>
       </c>
       <c r="I18" s="121"/>
       <c r="J18" s="121"/>
       <c r="K18" s="61"/>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" s="19"/>
       <c r="B19" s="102" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C19" s="103"/>
       <c r="D19" s="104" t="s">
         <v>17</v>
       </c>
       <c r="E19" s="104"/>
       <c r="F19" s="58"/>
       <c r="G19" s="2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="H19" s="121" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="I19" s="121"/>
       <c r="J19" s="121"/>
       <c r="K19" s="61"/>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B20" s="105"/>
       <c r="C20" s="105"/>
       <c r="D20" s="101"/>
       <c r="E20" s="101"/>
       <c r="F20" s="58"/>
       <c r="G20" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="H20" s="121" t="s">
         <v>22</v>
       </c>
       <c r="I20" s="121"/>
       <c r="J20" s="121"/>
       <c r="K20" s="32"/>
     </row>
     <row r="21" spans="1:26" customHeight="1" ht="33">
       <c r="A21" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B21" s="105"/>
       <c r="C21" s="105"/>
       <c r="D21" s="101"/>
       <c r="E21" s="101"/>
       <c r="F21" s="58"/>
       <c r="G21" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="H21" s="121" t="s">
         <v>22</v>
       </c>
       <c r="I21" s="121"/>
       <c r="J21" s="121"/>
       <c r="K21" s="61"/>
     </row>
     <row r="22" spans="1:26" customHeight="1" ht="33">
       <c r="A22" s="2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B22" s="105"/>
       <c r="C22" s="105"/>
       <c r="D22" s="101"/>
       <c r="E22" s="101"/>
       <c r="F22" s="58"/>
       <c r="G22" s="73" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="H22" s="121" t="s">
         <v>22</v>
       </c>
       <c r="I22" s="121"/>
       <c r="J22" s="121"/>
       <c r="K22" s="61"/>
     </row>
     <row r="23" spans="1:26" customHeight="1" ht="54">
       <c r="A23" s="2" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B23" s="105"/>
       <c r="C23" s="105"/>
       <c r="D23" s="101"/>
       <c r="E23" s="101"/>
       <c r="F23" s="58"/>
       <c r="G23" s="73" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="H23" s="121" t="s">
         <v>22</v>
       </c>
       <c r="I23" s="121"/>
       <c r="J23" s="121"/>
       <c r="K23" s="61"/>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" s="7" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B24" s="137"/>
       <c r="C24" s="137"/>
       <c r="D24" s="107"/>
       <c r="E24" s="107"/>
       <c r="F24" s="58"/>
       <c r="G24" s="73" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="H24" s="121" t="s">
         <v>22</v>
       </c>
       <c r="I24" s="121"/>
       <c r="J24" s="121"/>
       <c r="K24" s="61"/>
     </row>
     <row r="25" spans="1:26" customHeight="1" ht="47.25">
       <c r="A25" s="70" t="s">
         <v>34</v>
       </c>
       <c r="B25" s="83" t="s">
         <v>22</v>
       </c>
       <c r="C25" s="83"/>
       <c r="D25" s="83">
         <f>SUM(D20:D24)</f>
         <v>0</v>
       </c>
       <c r="E25" s="83"/>
       <c r="F25" s="58"/>
       <c r="G25" s="36" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="H25" s="142" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="I25" s="142"/>
       <c r="J25" s="142"/>
       <c r="K25" s="61"/>
     </row>
     <row r="26" spans="1:26" customHeight="1" ht="34.5">
       <c r="A26" s="85" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B26" s="86"/>
       <c r="C26" s="87"/>
       <c r="D26" s="91" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E26" s="92"/>
       <c r="F26" s="58"/>
       <c r="G26" s="2" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="H26" s="84" t="s">
         <v>22</v>
       </c>
       <c r="I26" s="84"/>
       <c r="J26" s="84"/>
       <c r="K26" s="61"/>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" s="88"/>
       <c r="B27" s="89"/>
       <c r="C27" s="90"/>
       <c r="D27" s="93"/>
       <c r="E27" s="94"/>
       <c r="F27" s="58"/>
       <c r="G27" s="2" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="H27" s="84" t="s">
         <v>22</v>
       </c>
       <c r="I27" s="84"/>
       <c r="J27" s="84"/>
       <c r="K27" s="61"/>
     </row>
     <row r="28" spans="1:26" customHeight="1" ht="33">
       <c r="A28" s="17" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B28" s="135" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C28" s="135"/>
       <c r="D28" s="20" t="s">
         <v>19</v>
       </c>
       <c r="E28" s="20" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="F28" s="138"/>
       <c r="G28" s="2" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="H28" s="84" t="s">
         <v>22</v>
       </c>
       <c r="I28" s="84"/>
       <c r="J28" s="84"/>
       <c r="K28" s="61"/>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" s="8" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B29" s="80">
         <v>0</v>
       </c>
       <c r="C29" s="81"/>
       <c r="D29" s="13">
         <v>0.0</v>
       </c>
       <c r="E29" s="13">
         <v>0.0</v>
       </c>
       <c r="F29" s="138"/>
       <c r="G29" s="2" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="H29" s="82" t="s">
         <v>22</v>
       </c>
       <c r="I29" s="82"/>
       <c r="J29" s="82"/>
       <c r="K29" s="61"/>
     </row>
     <row r="30" spans="1:26" customHeight="1" ht="30.75">
       <c r="A30" s="8" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B30" s="80">
         <v>0</v>
       </c>
       <c r="C30" s="81"/>
       <c r="D30" s="13">
         <v>0.0</v>
       </c>
       <c r="E30" s="13">
         <v>0.0</v>
       </c>
       <c r="F30" s="138"/>
       <c r="G30" s="33" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="H30" s="82" t="s">
         <v>22</v>
       </c>
       <c r="I30" s="82"/>
       <c r="J30" s="82"/>
       <c r="K30" s="61"/>
     </row>
     <row r="31" spans="1:26" customHeight="1" ht="33">
       <c r="A31" s="8" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B31" s="80">
         <v>0</v>
       </c>
       <c r="C31" s="81"/>
       <c r="D31" s="13">
         <v>0.0</v>
       </c>
       <c r="E31" s="13">
         <v>0.0</v>
       </c>
       <c r="F31" s="58"/>
       <c r="G31" s="2" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="H31" s="82" t="s">
         <v>22</v>
       </c>
       <c r="I31" s="82"/>
       <c r="J31" s="82"/>
       <c r="K31" s="61"/>
     </row>
     <row r="32" spans="1:26" customHeight="1" ht="33">
       <c r="A32" s="8" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B32" s="80">
         <v>0</v>
       </c>
       <c r="C32" s="81"/>
       <c r="D32" s="13">
         <v>0.0</v>
       </c>
       <c r="E32" s="13">
         <v>0.0</v>
       </c>
       <c r="F32" s="58"/>
       <c r="G32" s="33" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="H32" s="82" t="s">
         <v>22</v>
       </c>
       <c r="I32" s="82"/>
       <c r="J32" s="82"/>
       <c r="K32" s="61"/>
     </row>
     <row r="33" spans="1:26" customHeight="1" ht="33">
       <c r="A33" s="8" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B33" s="80">
         <v>0</v>
       </c>
       <c r="C33" s="81"/>
       <c r="D33" s="13">
         <v>0.0</v>
       </c>
       <c r="E33" s="13">
         <v>0.0</v>
       </c>
       <c r="F33" s="58"/>
       <c r="G33" s="33" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="H33" s="82" t="s">
         <v>22</v>
       </c>
       <c r="I33" s="82"/>
       <c r="J33" s="82"/>
       <c r="K33" s="61"/>
     </row>
     <row r="34" spans="1:26" customHeight="1" ht="33">
       <c r="A34" s="8" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B34" s="80">
         <v>0</v>
       </c>
       <c r="C34" s="81"/>
       <c r="D34" s="13">
         <v>0.0</v>
       </c>
       <c r="E34" s="13">
         <v>0.0</v>
       </c>
       <c r="F34" s="58"/>
       <c r="G34" s="2" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="H34" s="82" t="s">
         <v>22</v>
       </c>
       <c r="I34" s="82"/>
       <c r="J34" s="82"/>
       <c r="K34" s="61"/>
     </row>
     <row r="35" spans="1:26" customHeight="1" ht="33">
       <c r="A35" s="8" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B35" s="80">
         <v>0</v>
       </c>
       <c r="C35" s="81"/>
       <c r="D35" s="13">
         <v>0.0</v>
       </c>
       <c r="E35" s="13">
         <v>0.0</v>
       </c>
       <c r="F35" s="58"/>
       <c r="G35" s="2" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="H35" s="82" t="s">
         <v>22</v>
       </c>
       <c r="I35" s="82"/>
       <c r="J35" s="82"/>
       <c r="K35" s="61"/>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" s="8" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B36" s="80">
         <v>0</v>
       </c>
       <c r="C36" s="81"/>
       <c r="D36" s="13">
         <v>0.0</v>
       </c>
       <c r="E36" s="13">
         <v>0.0</v>
       </c>
       <c r="F36" s="58"/>
       <c r="G36" s="33" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="H36" s="82">
         <v>0</v>
       </c>
       <c r="I36" s="82"/>
       <c r="J36" s="82"/>
       <c r="K36" s="61"/>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" s="37" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B37" s="140">
         <v>0</v>
       </c>
       <c r="C37" s="141"/>
       <c r="D37" s="38">
         <v>0.0</v>
       </c>
       <c r="E37" s="38">
         <v>0.0</v>
       </c>
       <c r="F37" s="58"/>
       <c r="G37" s="10"/>
       <c r="H37" s="15" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="I37" s="16"/>
       <c r="J37" s="31" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="K37" s="61"/>
     </row>
     <row r="38" spans="1:26" customHeight="1" ht="32.7">
       <c r="A38" s="70" t="s">
         <v>34</v>
       </c>
       <c r="B38" s="83">
         <f>SUM(B29:B37)</f>
         <v>0</v>
       </c>
       <c r="C38" s="83"/>
       <c r="D38" s="70">
         <f>SUM(D29:D37)</f>
         <v>0</v>
       </c>
       <c r="E38" s="70">
         <f>SUM(E29:E37)</f>
         <v>0</v>
       </c>
       <c r="F38" s="22"/>
       <c r="G38" s="6" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="H38" s="131" t="s">
         <v>22</v>
       </c>
       <c r="I38" s="132"/>
       <c r="J38" s="43" t="s">
         <v>22</v>
       </c>
       <c r="K38" s="61"/>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" s="85" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B39" s="86"/>
       <c r="C39" s="87"/>
       <c r="D39" s="91" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E39" s="92"/>
       <c r="F39" s="58"/>
       <c r="G39" s="39" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="H39" s="133" t="s">
         <v>22</v>
       </c>
       <c r="I39" s="134"/>
       <c r="J39" s="44" t="s">
         <v>22</v>
       </c>
       <c r="K39" s="61"/>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" s="88"/>
       <c r="B40" s="89"/>
       <c r="C40" s="90"/>
       <c r="D40" s="93"/>
       <c r="E40" s="94"/>
       <c r="F40" s="58"/>
       <c r="G40" s="72" t="s">
         <v>34</v>
       </c>
       <c r="H40" s="130" t="s">
         <v>22</v>
       </c>
       <c r="I40" s="130"/>
       <c r="J40" s="71">
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:26" customHeight="1" ht="39.15">
       <c r="A41" s="17" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B41" s="135" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C41" s="135"/>
       <c r="D41" s="20" t="s">
         <v>19</v>
       </c>
       <c r="E41" s="20" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="F41" s="58"/>
       <c r="G41" s="124" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H41" s="125"/>
       <c r="I41" s="125"/>
       <c r="J41" s="126"/>
       <c r="K41" s="61"/>
     </row>
     <row r="42" spans="1:26" customHeight="1" ht="31.65">
       <c r="A42" s="9" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B42" s="139">
         <v>0</v>
       </c>
       <c r="C42" s="139"/>
       <c r="D42" s="14">
         <v>0.0</v>
       </c>
       <c r="E42" s="14">
         <v>0.0</v>
       </c>
       <c r="F42" s="58"/>
       <c r="G42" s="45" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="H42" s="102" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="I42" s="136"/>
       <c r="J42" s="103"/>
       <c r="K42" s="61"/>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" s="9" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B43" s="139">
         <v>0</v>
       </c>
       <c r="C43" s="139"/>
       <c r="D43" s="14">
         <v>0.0</v>
       </c>
       <c r="E43" s="14">
         <v>0.0</v>
       </c>
       <c r="F43" s="58"/>
       <c r="G43" s="35" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="H43" s="164" t="s">
         <v>22</v>
       </c>
       <c r="I43" s="164"/>
       <c r="J43" s="165"/>
       <c r="K43" s="61"/>
     </row>
     <row r="44" spans="1:26">
       <c r="A44" s="23" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B44" s="156">
         <v>0</v>
       </c>
       <c r="C44" s="157"/>
       <c r="D44" s="24">
         <v>0.0</v>
       </c>
       <c r="E44" s="24">
         <v>0.0</v>
       </c>
       <c r="F44" s="58"/>
       <c r="G44" s="35" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="H44" s="164" t="s">
         <v>22</v>
       </c>
       <c r="I44" s="164"/>
       <c r="J44" s="165"/>
       <c r="K44" s="61"/>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" s="23" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B45" s="151">
         <v>0</v>
       </c>
       <c r="C45" s="152"/>
       <c r="D45" s="24">
         <v>0.0</v>
       </c>
       <c r="E45" s="24">
         <v>0.0</v>
       </c>
       <c r="F45" s="58"/>
       <c r="G45" s="35" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="H45" s="164" t="s">
         <v>22</v>
       </c>
       <c r="I45" s="164"/>
       <c r="J45" s="165"/>
       <c r="K45" s="61"/>
     </row>
     <row r="46" spans="1:26">
       <c r="A46" s="9" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B46" s="147">
         <v>0</v>
       </c>
       <c r="C46" s="148"/>
       <c r="D46" s="14">
         <v>0.0</v>
       </c>
       <c r="E46" s="14">
         <v>0.0</v>
       </c>
       <c r="F46" s="58"/>
       <c r="G46" s="35" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="H46" s="164" t="s">
         <v>22</v>
       </c>
       <c r="I46" s="164"/>
       <c r="J46" s="165"/>
       <c r="K46" s="61"/>
     </row>
     <row r="47" spans="1:26" customHeight="1" ht="28.5">
       <c r="A47" s="9" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B47" s="147">
         <v>0</v>
       </c>
       <c r="C47" s="148"/>
       <c r="D47" s="14">
         <v>0.0</v>
       </c>
       <c r="E47" s="14">
         <v>0.0</v>
       </c>
       <c r="F47" s="58"/>
       <c r="G47" s="35" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="H47" s="164" t="s">
         <v>22</v>
       </c>
       <c r="I47" s="164"/>
       <c r="J47" s="165"/>
       <c r="K47" s="61"/>
     </row>
     <row r="48" spans="1:26">
       <c r="A48" s="9" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B48" s="147">
         <v>0</v>
       </c>
       <c r="C48" s="148"/>
       <c r="D48" s="14">
         <v>0.0</v>
       </c>
       <c r="E48" s="14">
         <v>0.0</v>
       </c>
       <c r="F48" s="138"/>
       <c r="G48" s="69" t="s">
         <v>34</v>
       </c>
       <c r="H48" s="166">
         <f>sum(H43:H47)</f>
         <v>0</v>
       </c>
       <c r="I48" s="167"/>
       <c r="J48" s="168"/>
       <c r="K48" s="61"/>
     </row>
     <row r="49" spans="1:26" customHeight="1" ht="30.75">
       <c r="A49" s="9" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B49" s="147">
         <v>0</v>
       </c>
       <c r="C49" s="148"/>
       <c r="D49" s="14">
         <v>0.0</v>
       </c>
       <c r="E49" s="14">
         <v>0.0</v>
       </c>
       <c r="F49" s="138"/>
       <c r="G49" s="124" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="H49" s="125"/>
       <c r="I49" s="126"/>
       <c r="J49" s="21" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="K49" s="61"/>
     </row>
     <row r="50" spans="1:26" customHeight="1" ht="32.7">
       <c r="A50" s="9" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B50" s="147">
         <v>0</v>
       </c>
       <c r="C50" s="148"/>
       <c r="D50" s="14">
         <v>0.0</v>
       </c>
       <c r="E50" s="14">
         <v>0.0</v>
       </c>
       <c r="F50" s="138"/>
       <c r="G50" s="109" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="H50" s="110"/>
       <c r="I50" s="111"/>
       <c r="J50" s="68">
         <v>0.0</v>
       </c>
       <c r="K50" s="61"/>
     </row>
     <row r="51" spans="1:26" customHeight="1" ht="32.7">
       <c r="A51" s="9" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B51" s="147">
         <v>0</v>
       </c>
       <c r="C51" s="148"/>
       <c r="D51" s="14">
         <v>0.0</v>
       </c>
       <c r="E51" s="14">
         <v>0.0</v>
       </c>
       <c r="F51" s="58"/>
       <c r="G51" s="109" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="H51" s="110"/>
       <c r="I51" s="111"/>
       <c r="J51" s="46">
         <v>0.0</v>
       </c>
       <c r="K51" s="61"/>
     </row>
     <row r="52" spans="1:26" customHeight="1" ht="30.75">
       <c r="A52" s="11" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B52" s="147">
         <v>0</v>
       </c>
       <c r="C52" s="148"/>
       <c r="D52" s="14">
         <v>0.0</v>
       </c>
       <c r="E52" s="14">
         <v>0.0</v>
       </c>
       <c r="F52" s="58"/>
       <c r="G52" s="109" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="H52" s="110"/>
       <c r="I52" s="111"/>
       <c r="J52" s="47">
         <v>0.0</v>
       </c>
       <c r="K52" s="61"/>
     </row>
     <row r="53" spans="1:26">
       <c r="A53" s="11" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B53" s="144">
         <v>0</v>
       </c>
       <c r="C53" s="145"/>
       <c r="D53" s="14">
         <v>0.0</v>
       </c>
       <c r="E53" s="14">
         <v>0.0</v>
       </c>
       <c r="F53" s="58"/>
       <c r="G53" s="163" t="s">
         <v>34</v>
       </c>
       <c r="H53" s="163"/>
       <c r="I53" s="163"/>
       <c r="J53" s="71"/>
       <c r="K53" s="61"/>
     </row>
     <row r="54" spans="1:26">
       <c r="A54" s="40" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B54" s="146">
         <v>0</v>
       </c>
       <c r="C54" s="146"/>
       <c r="D54" s="41">
         <v>0.0</v>
       </c>
       <c r="E54" s="41">
         <v>0.0</v>
       </c>
       <c r="F54" s="58"/>
       <c r="G54" s="53"/>
       <c r="H54" s="53"/>
       <c r="I54" s="53"/>
       <c r="J54" s="53"/>
     </row>
     <row r="55" spans="1:26" customHeight="1" ht="32.25">
       <c r="A55" s="70" t="s">
         <v>34</v>
       </c>
       <c r="B55" s="83">
         <f>SUM(B42:B54)</f>
         <v>0</v>
       </c>
@@ -2790,259 +2793,259 @@
       </c>
       <c r="F55" s="58"/>
       <c r="G55" s="59"/>
       <c r="H55" s="59"/>
       <c r="I55" s="59"/>
       <c r="J55" s="59"/>
     </row>
     <row r="56" spans="1:26" customHeight="1" ht="32.25">
       <c r="A56" s="153" t="s">
         <v>11</v>
       </c>
       <c r="B56" s="154"/>
       <c r="C56" s="154"/>
       <c r="D56" s="154"/>
       <c r="E56" s="155"/>
       <c r="F56" s="58"/>
       <c r="G56" s="174" t="s">
         <v>12</v>
       </c>
       <c r="H56" s="174"/>
       <c r="I56" s="174"/>
       <c r="J56" s="174"/>
     </row>
     <row r="57" spans="1:26" customHeight="1" ht="32.7">
       <c r="A57" s="158" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B57" s="159"/>
       <c r="C57" s="142" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="D57" s="142"/>
       <c r="E57" s="142"/>
       <c r="F57" s="58"/>
       <c r="G57" s="175" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="H57" s="175"/>
       <c r="I57" s="175"/>
       <c r="J57" s="175"/>
     </row>
     <row r="58" spans="1:26">
       <c r="A58" s="160"/>
       <c r="B58" s="161"/>
       <c r="C58" s="18" t="s">
         <v>19</v>
       </c>
       <c r="D58" s="20" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="E58" s="20" t="s">
         <v>34</v>
       </c>
       <c r="F58" s="58"/>
       <c r="G58" s="51" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="H58" s="52" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="I58" s="178" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="J58" s="178"/>
     </row>
     <row r="59" spans="1:26" customHeight="1" ht="43.5">
       <c r="A59" s="149"/>
       <c r="B59" s="150"/>
       <c r="C59" s="74"/>
       <c r="D59" s="76"/>
       <c r="E59" s="74"/>
       <c r="F59" s="162"/>
       <c r="G59" s="35" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="H59" s="48" t="s">
         <v>22</v>
       </c>
       <c r="I59" s="173" t="s">
         <v>22</v>
       </c>
       <c r="J59" s="173">
         <v>0.0</v>
       </c>
     </row>
     <row r="60" spans="1:26" customHeight="1" ht="43.5">
       <c r="A60" s="149"/>
       <c r="B60" s="150"/>
       <c r="C60" s="74"/>
       <c r="D60" s="74"/>
       <c r="E60" s="74"/>
       <c r="F60" s="162"/>
       <c r="G60" s="35" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="H60" s="48" t="s">
         <v>22</v>
       </c>
       <c r="I60" s="173" t="s">
         <v>22</v>
       </c>
       <c r="J60" s="173"/>
     </row>
     <row r="61" spans="1:26" customHeight="1" ht="43.5">
       <c r="A61" s="149"/>
       <c r="B61" s="150"/>
       <c r="C61" s="74"/>
       <c r="D61" s="74"/>
       <c r="E61" s="74"/>
       <c r="F61" s="162"/>
       <c r="G61" s="35" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="H61" s="48" t="s">
         <v>22</v>
       </c>
       <c r="I61" s="173" t="s">
         <v>22</v>
       </c>
       <c r="J61" s="173"/>
     </row>
     <row r="62" spans="1:26" customHeight="1" ht="43.5">
       <c r="A62" s="149"/>
       <c r="B62" s="150"/>
       <c r="C62" s="74"/>
       <c r="D62" s="74"/>
       <c r="E62" s="74"/>
       <c r="F62" s="58"/>
       <c r="G62" s="35" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="H62" s="48" t="s">
         <v>22</v>
       </c>
       <c r="I62" s="173" t="s">
         <v>22</v>
       </c>
       <c r="J62" s="173"/>
     </row>
     <row r="63" spans="1:26" customHeight="1" ht="43.5">
       <c r="A63" s="170"/>
       <c r="B63" s="170"/>
       <c r="C63" s="75"/>
       <c r="D63" s="75"/>
       <c r="E63" s="75"/>
       <c r="F63" s="58"/>
       <c r="G63" s="49" t="s">
         <v>34</v>
       </c>
       <c r="H63" s="49" t="s">
         <v>22</v>
       </c>
       <c r="I63" s="179" t="s">
         <v>22</v>
       </c>
       <c r="J63" s="179"/>
     </row>
     <row r="64" spans="1:26" customHeight="1" ht="43.5">
       <c r="A64" s="158" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B64" s="159"/>
       <c r="C64" s="142" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="D64" s="142"/>
       <c r="E64" s="142"/>
       <c r="F64" s="58"/>
       <c r="G64" s="51" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="H64" s="50" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="I64" s="180" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="J64" s="180"/>
     </row>
     <row r="65" spans="1:26" customHeight="1" ht="43.5">
       <c r="A65" s="160"/>
       <c r="B65" s="161"/>
       <c r="C65" s="18" t="s">
         <v>19</v>
       </c>
       <c r="D65" s="20" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="E65" s="20" t="s">
         <v>34</v>
       </c>
       <c r="F65" s="58"/>
       <c r="G65" s="35" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="H65" s="48" t="s">
         <v>22</v>
       </c>
       <c r="I65" s="173" t="s">
         <v>22</v>
       </c>
       <c r="J65" s="173"/>
       <c r="K65" s="65"/>
       <c r="L65" s="65"/>
     </row>
     <row r="66" spans="1:26" customHeight="1" ht="43.5">
       <c r="A66" s="143"/>
       <c r="B66" s="143"/>
       <c r="C66" s="77"/>
       <c r="D66" s="77"/>
       <c r="E66" s="77"/>
       <c r="F66" s="58"/>
       <c r="G66" s="35" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="H66" s="48" t="s">
         <v>22</v>
       </c>
       <c r="I66" s="173" t="s">
         <v>22</v>
       </c>
       <c r="J66" s="173"/>
       <c r="K66" s="65"/>
       <c r="L66" s="65"/>
     </row>
     <row r="67" spans="1:26" customHeight="1" ht="43.5">
       <c r="A67" s="143"/>
       <c r="B67" s="143"/>
       <c r="C67" s="77"/>
       <c r="D67" s="77"/>
       <c r="E67" s="77"/>
       <c r="F67" s="58"/>
       <c r="G67" s="35" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="H67" s="48" t="s">
         <v>22</v>
       </c>
       <c r="I67" s="173" t="s">
         <v>22</v>
       </c>
       <c r="J67" s="173"/>
       <c r="K67" s="65"/>
       <c r="L67" s="65"/>
     </row>
     <row r="68" spans="1:26" customHeight="1" ht="43.5">
       <c r="A68" s="143"/>
       <c r="B68" s="143"/>
       <c r="C68" s="77"/>
       <c r="D68" s="77"/>
       <c r="E68" s="77"/>
       <c r="F68" s="58"/>
       <c r="G68" s="56" t="s">
         <v>34</v>
       </c>
       <c r="H68" s="56" t="s">
         <v>22</v>
       </c>
       <c r="I68" s="176" t="s">
@@ -3130,51 +3133,51 @@
       <c r="E74" s="27"/>
       <c r="F74" s="58"/>
       <c r="G74" s="169"/>
       <c r="H74" s="169"/>
       <c r="I74" s="169"/>
       <c r="J74" s="169"/>
       <c r="K74" s="65"/>
       <c r="L74" s="65"/>
     </row>
     <row r="75" spans="1:26">
       <c r="A75" s="58"/>
       <c r="B75" s="58"/>
       <c r="C75" s="55"/>
       <c r="D75" s="55"/>
       <c r="E75" s="58"/>
       <c r="F75" s="58"/>
       <c r="G75" s="171"/>
       <c r="H75" s="171"/>
       <c r="I75" s="171"/>
       <c r="J75" s="172"/>
       <c r="K75" s="67"/>
       <c r="L75" s="65"/>
     </row>
     <row r="76" spans="1:26" customHeight="1" ht="33">
       <c r="A76" s="79" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B76" s="79"/>
       <c r="C76" s="79"/>
       <c r="D76" s="79"/>
       <c r="E76" s="79"/>
       <c r="F76" s="79"/>
       <c r="G76" s="79"/>
       <c r="H76" s="79"/>
       <c r="I76" s="79"/>
       <c r="J76" s="79"/>
     </row>
     <row r="77" spans="1:26" customHeight="1" ht="27">
       <c r="A77" s="79"/>
       <c r="B77" s="79"/>
       <c r="C77" s="79"/>
       <c r="D77" s="79"/>
       <c r="E77" s="79"/>
       <c r="F77" s="79"/>
       <c r="G77" s="79"/>
       <c r="H77" s="79"/>
       <c r="I77" s="79"/>
       <c r="J77" s="79"/>
     </row>
     <row r="78" spans="1:26">
       <c r="A78" s="79"/>