--- v0 (2025-12-25)
+++ v1 (2026-07-29)
@@ -86,99 +86,99 @@
     <t>2. ปริมาณการใช้พลังงานเชิงพาณิชย์ (ข้อมูล ณ สิ้นปี 2563)</t>
   </si>
   <si>
     <t>7. โครงสร้างพื้นฐานด้านพลังงาน</t>
   </si>
   <si>
     <t>กำลังผลิตติดตั้ง (MW)</t>
   </si>
   <si>
     <t>ปริมาณการใช้
 (หน่วยกายภาพ)</t>
   </si>
   <si>
     <t>ปริมาณการใช้ (ktoe/ปี)</t>
   </si>
   <si>
     <t>(ณ สิ้นปี 2563)</t>
   </si>
   <si>
     <t>ไฟฟ้า</t>
   </si>
   <si>
     <t>9,936,969,886.13  kWh/ปี</t>
   </si>
   <si>
+    <t>IPS  แห่ง</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>น้ำมันเบนซิน</t>
+  </si>
+  <si>
+    <t>625,376.52  ลิตร/วัน</t>
+  </si>
+  <si>
+    <t>DEDE  แห่ง</t>
+  </si>
+  <si>
+    <t>น้ำมันดีเซล</t>
+  </si>
+  <si>
+    <t>1,290,610.31  ลิตร/วัน</t>
+  </si>
+  <si>
     <t>กฟผ.  แห่ง</t>
   </si>
   <si>
-    <t>-</t>
-[...5 lines deleted...]
-    <t>625,376.52  ลิตร/วัน</t>
+    <t>LPG</t>
+  </si>
+  <si>
+    <t>308,993.22  กิโลกรัม/วัน</t>
   </si>
   <si>
     <t>กฟภ.  แห่ง</t>
   </si>
   <si>
-    <t>น้ำมันดีเซล</t>
-[...2 lines deleted...]
-    <t>1,290,610.31  ลิตร/วัน</t>
+    <t>NGV</t>
+  </si>
+  <si>
+    <t>56.00  ตัน/วัน</t>
   </si>
   <si>
     <t>IPP 2 แห่ง</t>
   </si>
   <si>
     <t>2,095.96</t>
   </si>
   <si>
-    <t>LPG</t>
-[...2 lines deleted...]
-    <t>308,993.22  กิโลกรัม/วัน</t>
+    <t>รวม</t>
   </si>
   <si>
     <t>SPP 34 แห่ง</t>
-  </si>
-[...13 lines deleted...]
-    <t>รวม</t>
   </si>
   <si>
     <t>6,606.78</t>
   </si>
   <si>
     <t>3. ปริมาณการใช้พลังไฟฟ้าสูงสุด (ข้อมูล ณ สิ้นปี 2562)</t>
   </si>
   <si>
     <t>ท่อก๊าซ 20 เส้น</t>
   </si>
   <si>
     <t>ความยาวรวม 274 กิโลเมตร</t>
   </si>
   <si>
     <t>ปริมาณการใช้พลังไฟฟ้าสูงสุด 2,144.47 MW ข้อมูล ณ วันที่ 28 ธันวาคม เวลา 18:30 น.</t>
   </si>
   <si>
     <t>คลังน้ำมัน 18 แห่ง</t>
   </si>
   <si>
     <t>5,884,491,434 ลิตร</t>
   </si>
   <si>
     <t>4. ปริมาณการใช้พลังงานไฟฟ้า รายสาขา (ข้อมูล ณ สิ้นปี 2563)</t>
   </si>
@@ -1865,105 +1865,105 @@
       </c>
       <c r="H11" s="82" t="s">
         <v>22</v>
       </c>
       <c r="I11" s="82"/>
       <c r="J11" s="82"/>
       <c r="K11" s="61"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B12" s="99" t="s">
         <v>27</v>
       </c>
       <c r="C12" s="100"/>
       <c r="D12" s="101">
         <v>406.55</v>
       </c>
       <c r="E12" s="101"/>
       <c r="F12" s="58"/>
       <c r="G12" s="35" t="s">
         <v>28</v>
       </c>
       <c r="H12" s="82" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="I12" s="82"/>
       <c r="J12" s="82"/>
       <c r="K12" s="61"/>
     </row>
     <row r="13" spans="1:26" customHeight="1" ht="32.7">
       <c r="A13" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="B13" s="99" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
       <c r="C13" s="100"/>
       <c r="D13" s="101">
         <v>134.24</v>
       </c>
       <c r="E13" s="101"/>
       <c r="F13" s="58"/>
       <c r="G13" s="35" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="H13" s="82" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="I13" s="82"/>
       <c r="J13" s="82"/>
       <c r="K13" s="61"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="7" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="B14" s="128" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="C14" s="129"/>
       <c r="D14" s="107">
         <v>20.42</v>
       </c>
       <c r="E14" s="107"/>
       <c r="F14" s="58"/>
       <c r="G14" s="42" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>15.5</v>
+        <v>34</v>
+      </c>
+      <c r="H14" s="127" t="s">
+        <v>35</v>
       </c>
       <c r="I14" s="127"/>
       <c r="J14" s="127"/>
       <c r="K14" s="61"/>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" s="70" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="B15" s="106" t="s">
         <v>22</v>
       </c>
       <c r="C15" s="106"/>
       <c r="D15" s="83">
         <f>SUM(D10:D14)</f>
         <v>1579.19</v>
       </c>
       <c r="E15" s="83"/>
       <c r="F15" s="58"/>
       <c r="G15" s="70" t="s">
         <v>37</v>
       </c>
       <c r="H15" s="83" t="s">
         <v>38</v>
       </c>
       <c r="I15" s="83"/>
       <c r="J15" s="83"/>
       <c r="K15" s="61"/>
     </row>
     <row r="16" spans="1:26" customHeight="1" ht="30.75">
       <c r="A16" s="88" t="s">
         <v>39</v>
       </c>
@@ -2136,51 +2136,51 @@
     <row r="24" spans="1:26">
       <c r="A24" s="7" t="s">
         <v>66</v>
       </c>
       <c r="B24" s="137" t="s">
         <v>67</v>
       </c>
       <c r="C24" s="137"/>
       <c r="D24" s="107">
         <v>5.34</v>
       </c>
       <c r="E24" s="107"/>
       <c r="F24" s="58"/>
       <c r="G24" s="73" t="s">
         <v>68</v>
       </c>
       <c r="H24" s="121" t="s">
         <v>69</v>
       </c>
       <c r="I24" s="121"/>
       <c r="J24" s="121"/>
       <c r="K24" s="61"/>
     </row>
     <row r="25" spans="1:26" customHeight="1" ht="47.25">
       <c r="A25" s="70" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="B25" s="83" t="s">
         <v>70</v>
       </c>
       <c r="C25" s="83"/>
       <c r="D25" s="83">
         <f>SUM(D20:D24)</f>
         <v>847.71</v>
       </c>
       <c r="E25" s="83"/>
       <c r="F25" s="58"/>
       <c r="G25" s="36" t="s">
         <v>71</v>
       </c>
       <c r="H25" s="142" t="s">
         <v>72</v>
       </c>
       <c r="I25" s="142"/>
       <c r="J25" s="142"/>
       <c r="K25" s="61"/>
     </row>
     <row r="26" spans="1:26" customHeight="1" ht="34.5">
       <c r="A26" s="85" t="s">
         <v>73</v>
       </c>
@@ -2448,51 +2448,51 @@
         <v>99</v>
       </c>
       <c r="B37" s="140">
         <v>5</v>
       </c>
       <c r="C37" s="141"/>
       <c r="D37" s="38">
         <v>0.0</v>
       </c>
       <c r="E37" s="38">
         <v>0.0</v>
       </c>
       <c r="F37" s="58"/>
       <c r="G37" s="10"/>
       <c r="H37" s="15" t="s">
         <v>100</v>
       </c>
       <c r="I37" s="16"/>
       <c r="J37" s="31" t="s">
         <v>101</v>
       </c>
       <c r="K37" s="61"/>
     </row>
     <row r="38" spans="1:26" customHeight="1" ht="32.7">
       <c r="A38" s="70" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="B38" s="83">
         <f>SUM(B29:B37)</f>
         <v>53</v>
       </c>
       <c r="C38" s="83"/>
       <c r="D38" s="70">
         <f>SUM(D29:D37)</f>
         <v>19.84</v>
       </c>
       <c r="E38" s="70">
         <f>SUM(E29:E37)</f>
         <v>0</v>
       </c>
       <c r="F38" s="22"/>
       <c r="G38" s="6" t="s">
         <v>102</v>
       </c>
       <c r="H38" s="131">
         <v>3</v>
       </c>
       <c r="I38" s="132"/>
       <c r="J38" s="43" t="s">
         <v>103</v>
       </c>
@@ -2507,51 +2507,51 @@
       <c r="D39" s="91" t="s">
         <v>74</v>
       </c>
       <c r="E39" s="92"/>
       <c r="F39" s="58"/>
       <c r="G39" s="39" t="s">
         <v>105</v>
       </c>
       <c r="H39" s="133" t="s">
         <v>106</v>
       </c>
       <c r="I39" s="134"/>
       <c r="J39" s="44" t="s">
         <v>107</v>
       </c>
       <c r="K39" s="61"/>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" s="88"/>
       <c r="B40" s="89"/>
       <c r="C40" s="90"/>
       <c r="D40" s="93"/>
       <c r="E40" s="94"/>
       <c r="F40" s="58"/>
       <c r="G40" s="72" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="H40" s="130" t="s">
         <v>108</v>
       </c>
       <c r="I40" s="130"/>
       <c r="J40" s="71" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="41" spans="1:26" customHeight="1" ht="39.15">
       <c r="A41" s="17" t="s">
         <v>110</v>
       </c>
       <c r="B41" s="135" t="s">
         <v>80</v>
       </c>
       <c r="C41" s="135"/>
       <c r="D41" s="20" t="s">
         <v>19</v>
       </c>
       <c r="E41" s="20" t="s">
         <v>81</v>
       </c>
       <c r="F41" s="58"/>
       <c r="G41" s="124" t="s">
@@ -2706,51 +2706,51 @@
         <v>125</v>
       </c>
       <c r="H47" s="164">
         <v>8.2</v>
       </c>
       <c r="I47" s="164"/>
       <c r="J47" s="165"/>
       <c r="K47" s="61"/>
     </row>
     <row r="48" spans="1:26">
       <c r="A48" s="9" t="s">
         <v>126</v>
       </c>
       <c r="B48" s="147">
         <v>173</v>
       </c>
       <c r="C48" s="148"/>
       <c r="D48" s="14">
         <v>116.32</v>
       </c>
       <c r="E48" s="14">
         <v>50.52</v>
       </c>
       <c r="F48" s="138"/>
       <c r="G48" s="69" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="H48" s="166">
         <f>sum(H43:H47)</f>
         <v>3398.47</v>
       </c>
       <c r="I48" s="167"/>
       <c r="J48" s="168"/>
       <c r="K48" s="61"/>
     </row>
     <row r="49" spans="1:26" customHeight="1" ht="30.75">
       <c r="A49" s="9" t="s">
         <v>127</v>
       </c>
       <c r="B49" s="147">
         <v>8</v>
       </c>
       <c r="C49" s="148"/>
       <c r="D49" s="14">
         <v>14.65</v>
       </c>
       <c r="E49" s="14">
         <v>23.43</v>
       </c>
       <c r="F49" s="138"/>
       <c r="G49" s="124" t="s">
@@ -2832,80 +2832,80 @@
         <v>50</v>
       </c>
       <c r="H52" s="110"/>
       <c r="I52" s="111"/>
       <c r="J52" s="47">
         <v>11.62</v>
       </c>
       <c r="K52" s="61"/>
     </row>
     <row r="53" spans="1:26">
       <c r="A53" s="11" t="s">
         <v>133</v>
       </c>
       <c r="B53" s="144">
         <v>54</v>
       </c>
       <c r="C53" s="145"/>
       <c r="D53" s="14">
         <v>247.39</v>
       </c>
       <c r="E53" s="14">
         <v>418.11</v>
       </c>
       <c r="F53" s="58"/>
       <c r="G53" s="163" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="H53" s="163"/>
       <c r="I53" s="163"/>
       <c r="J53" s="71"/>
       <c r="K53" s="61"/>
     </row>
     <row r="54" spans="1:26">
       <c r="A54" s="40" t="s">
         <v>134</v>
       </c>
       <c r="B54" s="146">
         <v>5</v>
       </c>
       <c r="C54" s="146"/>
       <c r="D54" s="41">
         <v>2.41</v>
       </c>
       <c r="E54" s="41">
         <v>3.53</v>
       </c>
       <c r="F54" s="58"/>
       <c r="G54" s="53"/>
       <c r="H54" s="53"/>
       <c r="I54" s="53"/>
       <c r="J54" s="53"/>
     </row>
     <row r="55" spans="1:26" customHeight="1" ht="32.25">
       <c r="A55" s="70" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="B55" s="83">
         <f>SUM(B42:B54)</f>
         <v>649</v>
       </c>
       <c r="C55" s="83"/>
       <c r="D55" s="70">
         <f>SUM(D42:D54)</f>
         <v>1475.59</v>
       </c>
       <c r="E55" s="70">
         <f>SUM(E42:E54)</f>
         <v>1820.62</v>
       </c>
       <c r="F55" s="58"/>
       <c r="G55" s="59"/>
       <c r="H55" s="59"/>
       <c r="I55" s="59"/>
       <c r="J55" s="59"/>
     </row>
     <row r="56" spans="1:26" customHeight="1" ht="32.25">
       <c r="A56" s="153" t="s">
         <v>11</v>
       </c>
       <c r="B56" s="154"/>
@@ -2926,51 +2926,51 @@
       </c>
       <c r="B57" s="159"/>
       <c r="C57" s="142" t="s">
         <v>136</v>
       </c>
       <c r="D57" s="142"/>
       <c r="E57" s="142"/>
       <c r="F57" s="58"/>
       <c r="G57" s="175" t="s">
         <v>137</v>
       </c>
       <c r="H57" s="175"/>
       <c r="I57" s="175"/>
       <c r="J57" s="175"/>
     </row>
     <row r="58" spans="1:26">
       <c r="A58" s="160"/>
       <c r="B58" s="161"/>
       <c r="C58" s="18" t="s">
         <v>19</v>
       </c>
       <c r="D58" s="20" t="s">
         <v>81</v>
       </c>
       <c r="E58" s="20" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="F58" s="58"/>
       <c r="G58" s="51" t="s">
         <v>138</v>
       </c>
       <c r="H58" s="52" t="s">
         <v>139</v>
       </c>
       <c r="I58" s="178" t="s">
         <v>140</v>
       </c>
       <c r="J58" s="178"/>
     </row>
     <row r="59" spans="1:26" customHeight="1" ht="43.5">
       <c r="A59" s="149" t="s">
         <v>141</v>
       </c>
       <c r="B59" s="150"/>
       <c r="C59" s="74">
         <v>0.0529393432</v>
       </c>
       <c r="D59" s="76">
         <v>0.00590984</v>
       </c>
       <c r="E59" s="74">
@@ -3054,93 +3054,93 @@
         <v>22</v>
       </c>
       <c r="E62" s="74">
         <v>0.0003874179</v>
       </c>
       <c r="F62" s="58"/>
       <c r="G62" s="35" t="s">
         <v>148</v>
       </c>
       <c r="H62" s="48" t="s">
         <v>22</v>
       </c>
       <c r="I62" s="173" t="s">
         <v>22</v>
       </c>
       <c r="J62" s="173"/>
     </row>
     <row r="63" spans="1:26" customHeight="1" ht="43.5">
       <c r="A63" s="170"/>
       <c r="B63" s="170"/>
       <c r="C63" s="75"/>
       <c r="D63" s="75"/>
       <c r="E63" s="75"/>
       <c r="F63" s="58"/>
       <c r="G63" s="49" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="H63" s="49" t="s">
         <v>22</v>
       </c>
       <c r="I63" s="179" t="s">
         <v>22</v>
       </c>
       <c r="J63" s="179"/>
     </row>
     <row r="64" spans="1:26" customHeight="1" ht="43.5">
       <c r="A64" s="158" t="s">
         <v>149</v>
       </c>
       <c r="B64" s="159"/>
       <c r="C64" s="142" t="s">
         <v>136</v>
       </c>
       <c r="D64" s="142"/>
       <c r="E64" s="142"/>
       <c r="F64" s="58"/>
       <c r="G64" s="51" t="s">
         <v>150</v>
       </c>
       <c r="H64" s="50" t="s">
         <v>139</v>
       </c>
       <c r="I64" s="180" t="s">
         <v>151</v>
       </c>
       <c r="J64" s="180"/>
     </row>
     <row r="65" spans="1:26" customHeight="1" ht="43.5">
       <c r="A65" s="160"/>
       <c r="B65" s="161"/>
       <c r="C65" s="18" t="s">
         <v>19</v>
       </c>
       <c r="D65" s="20" t="s">
         <v>81</v>
       </c>
       <c r="E65" s="20" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="F65" s="58"/>
       <c r="G65" s="35" t="s">
         <v>152</v>
       </c>
       <c r="H65" s="48" t="s">
         <v>22</v>
       </c>
       <c r="I65" s="173" t="s">
         <v>22</v>
       </c>
       <c r="J65" s="173"/>
       <c r="K65" s="65"/>
       <c r="L65" s="65"/>
     </row>
     <row r="66" spans="1:26" customHeight="1" ht="43.5">
       <c r="A66" s="143" t="s">
         <v>147</v>
       </c>
       <c r="B66" s="143"/>
       <c r="C66" s="77">
         <v>0.0104333367</v>
       </c>
       <c r="D66" s="77" t="s">
         <v>22</v>
@@ -3184,51 +3184,51 @@
         <v>22</v>
       </c>
       <c r="I67" s="173" t="s">
         <v>22</v>
       </c>
       <c r="J67" s="173"/>
       <c r="K67" s="65"/>
       <c r="L67" s="65"/>
     </row>
     <row r="68" spans="1:26" customHeight="1" ht="43.5">
       <c r="A68" s="143" t="s">
         <v>155</v>
       </c>
       <c r="B68" s="143"/>
       <c r="C68" s="77">
         <v>0.0003654597</v>
       </c>
       <c r="D68" s="77" t="s">
         <v>22</v>
       </c>
       <c r="E68" s="77">
         <v>0.0003654597</v>
       </c>
       <c r="F68" s="58"/>
       <c r="G68" s="56" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="H68" s="56" t="s">
         <v>22</v>
       </c>
       <c r="I68" s="176" t="s">
         <v>22</v>
       </c>
       <c r="J68" s="176"/>
       <c r="K68" s="65"/>
       <c r="L68" s="65"/>
     </row>
     <row r="69" spans="1:26" customHeight="1" ht="30.15">
       <c r="A69" s="143" t="s">
         <v>141</v>
       </c>
       <c r="B69" s="143"/>
       <c r="C69" s="77">
         <v>0.0001467299</v>
       </c>
       <c r="D69" s="77">
         <v>0.00014283</v>
       </c>
       <c r="E69" s="77">
         <v>0.0002895599</v>
       </c>